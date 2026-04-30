--- v0 (2026-02-18)
+++ v1 (2026-04-30)
@@ -147,57 +147,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В преддверииДня российской науки 5 февраля 2026 года под руководствомзаместителя директора Департамента образовательной инаучно-технической деятельности МЧС России, полковника внутреннейслужбы Доротюка Антона Александровича состоялось первое заседаниеСовета молодых ученых Министерства Российской Федерации по деламгражданской обороны, чрезвычайным ситуациям и ликвидациипоследствий стихийных бедствий (МЧС России). В своем докладе АнтонАлександрович сообщил о создании Совета молодых ученых МЧС России ипредставил Положение о Совете, утвержденное приказом МЧС России от29.08.2025 № 747</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Заместитель начальника ФГКУ «НИИ «Респиратор» МЧС России», кандидаттехнических наук, Агарков Александр Владиславович и младшие научныесотрудники научно-исследовательского отдела (гражданской защиты),аспиранты Томилов Максим Константинович и Джалетова ЕкатеринаКайржановна приняли участие в заседании в режиме ВКС.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Совет создан в качестве общественного молодежного коллегиальногосовещательно-консультативного органа для содействия МЧС России вреализации молодежной политики в научно-исследовательской иобразовательной сферах.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">По итогам заседания молодыми учеными ФГКУ «НИИ «Респиратор» МЧСРоссии» были разработаны предложения к проекту Плана работы Советамолодых ученых</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">МЧС России на 2026 год и поданы заявления о включении их в составСовета.</w:t>
+              <w:t xml:space="preserve">По итогам заседания молодыми учеными ФГКУ «НИИ «Респиратор» МЧСРоссии» были разработаны предложения к проекту Плана работы Советамолодых ученых МЧС России на 2026 год и поданы заявления овключении их в состав Совета.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>