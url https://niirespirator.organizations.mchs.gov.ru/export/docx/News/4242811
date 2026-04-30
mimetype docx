--- v0 (2026-02-18)
+++ v1 (2026-04-30)
@@ -159,57 +159,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">От ФГКУ «НИИ «Респиратор» МЧС России» в мероприятии приняли участиеначальник института Кирьян Андрей Петрович, заместитель начальникаАгарков Александр Владиславович и начальникнаучно-исследовательского отдела (физико-химических исследованийгорючих жидкостей, газов и материалов) Лебедева ВикторияВалентиновна.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Первый заместитель Министра образования и науки Донецкой НароднойРеспублики Волкова Любовь Николаевна вручила ранее подписанноеКирьяном Андреем Петровичем и Министром образования и наукиДонецкой Народной Республики Трофимовым Олегом ВладимировичемСоглашение о сотрудничестве между Институтом и Министерством.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Среди основных направлений сотрудничества – пропаганда научныхзнаний</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">и достижений; стимулирование у учащейся молодежи интереса к научной(научно-исследовательской), инженерно-технической, изобретательскойдеятельности; выявление и поддержка талантливой молодежи;содействие развития научного творчества учащейся молодежи;повышение качества подготовки специалистов; формирование резерванаучных и научно-педагогических кадров Донецкой НароднойРеспублики.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">За добросовестный и плодотворный труд, высокий профессионализм изаслуги</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">в сфере научной деятельности, а также в связи с профессиональнымпраздником Лебедева Виктория Валентиновна была награждена Почетнойграмотой Министерства образования и науки ДНР.</w:t>
+              <w:t xml:space="preserve">За добросовестный и плодотворный труд, высокий профессионализм изаслуги в сфере научной деятельности, а также в связи спрофессиональным праздником Лебедева Виктория Валентиновна быланаграждена Почетной грамотой Министерства образования и наукиДНР.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>