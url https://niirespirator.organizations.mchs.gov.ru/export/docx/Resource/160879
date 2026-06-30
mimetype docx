--- v1 (2026-01-19)
+++ v2 (2026-06-30)
@@ -98,117 +98,117 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Вступительная кампания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ОБЪЯВЛЯЕТСЯКОНКУРС НА 2025 - 2026 УЧЕБНЫЙ ГОД</w:t>
+              <w:t xml:space="preserve">ОБЪЯВЛЯЕТСЯКОНКУРС НА 2026 - 2027 УЧЕБНЫЙ ГОД</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Направленность (научная специальность)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Формаобучения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Всего</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.10.1. «Пожарная безопасность»(технические науки)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.10.3. «Безопасность труда»</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(технические науки)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.2.6. «Безопасность в чрезвычайных ситуациях» (технические науки)заочная4</w:t>
+              <w:t xml:space="preserve">заочная4</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Этапы вступительной кампании</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Сроки</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Прием заявлений идокументовс 02.05.2025 по 25.08.2025Проведение вступительныхиспытанийс 08.09.2025 по 19.09.2025Зачисление поступающих наобучениес 22.09.2025 по 30.09.2025</w:t>
+              <w:t xml:space="preserve">Прием заявлений идокументовс 01.06.2026 по 22.08.2026Проведение вступительныхиспытанийс 07.09.2026 по 18.09.2026Зачисление поступающих наобучениес 22.09.2026 по 30.09.2026</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Начало занятий – 01 октября 2025 г.</w:t>
+              <w:t xml:space="preserve">Начало занятий – 01 октября 2026 г.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Путь доступа к программе вступительного экзамена по специальнойдисциплине, порядку учета индивидуальных достижений и нормативныхдокументов по вопросу поступления в аспирантуру: Аспирантура –Информация для аспирантов.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>