--- v1 (2026-01-20)
+++ v2 (2026-08-19)
@@ -370,52 +370,50 @@
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">кандидат технических наук,</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">М.А. Грохотов28.11.2022ФГБУ «Всероссийский НИИ по проблемам ГО и ЧСМЧС России», главный научный сотрудник 4 НИЦ, профессор,</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">доктор технических наук,</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Г.П. Тонких30.11.2022Сведения о результатах</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">публичной защиты диссертацииСведения о результатахзащиты06.12.2022  Протоколзаседания06.12.2022  Заключение диссертационногосовета06.12.2022  Диссертация06.12.2022 </w:t>
             </w:r>
-            <w:br/>
-            <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>